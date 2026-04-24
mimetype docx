--- v0 (2025-11-08)
+++ v1 (2026-04-24)
@@ -1,263 +1,285 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="jpeg" ContentType="image/jpeg"/>
-  <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:body>
     <w:p w14:paraId="7C362D2E" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="45702590" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="45702590" w14:textId="1F2E6808" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>PROJETO DE LEI Nº</w:t>
       </w:r>
+      <w:r w:rsidR="006A4C42">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 60/</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="00276644" w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">                                                    2025</w:t>
+        <w:t>2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A5DD5DB" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7CE23CDF" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0E464335" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="0E464335" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Aprova o Plano Diretor de Controle e Redução de Perdas de Água do Município de Bebedouro e dá outras providências</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="388CF609" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12C79070" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0CFCD203" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="0CFCD203" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prefeito Municipal de Bebedouro</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, usando de suas atribuições legais.</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="5A116ED7" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+        <w:t xml:space="preserve">, usando de suas atribuições </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>legais.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A116ED7" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Faz saber que a Câmara Municipal, aprova a seguinte lei.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69D61F52" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="567C783C" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="001D81C6" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="001D81C6" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 1º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -275,174 +297,198 @@
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, elaborado pelo Serviço Autônomo de Água e Esgotos de Bebedouro – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>SAAEB Ambiental</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, conforme relatório técnico datado de junho de 2025, parte integrante desta Lei.</w:t>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>conforme relatório técnico datado de junho de 2025, parte integrante desta Lei.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07083298" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6089A465" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="6089A465" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 2º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> O Plano Diretor de que trata o artigo anterior tem como objetivos principais:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B74A13C" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="1B74A13C" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>I – Reduzir progressivamente os índices de perdas totais no sistema de abastecimento de água do município;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6E766C8B" w14:textId="77777777" w:rsidR="00146807" w:rsidRDefault="00000000" w:rsidP="00276644">
+        <w:t xml:space="preserve">I – Reduzir progressivamente os índices de perdas totais no sistema de abastecimento de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>água do município;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E766C8B" w14:textId="77777777" w:rsidR="00146807" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>II – Promover o uso racional e sustentável dos recursos hídricos;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645A2A39" w14:textId="4E8C1109" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="645A2A39" w14:textId="4E8C1109" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t>III – Melhorar a eficiência operacional e energética dos sistemas de captação, tratamento e distribuição;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7212CC15" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="7212CC15" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
-        <w:t>IV – Garantir maior confiabilidade, segurança e regularidade no abastecimento à população;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="562C39BD" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+        <w:t>IV – Garantir maior confiabilidade, segurança e regularidade n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>o abastecimento à população;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="562C39BD" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">V – Alinhar o sistema de abastecimento às metas e diretrizes do </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
@@ -465,608 +511,670 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Objetivos de Desenvolvimento Sustentável (ODS/ONU)</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79AFE817" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6C67B1CA" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="6C67B1CA" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 3º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> O Plano Diretor aprovado compreende, entre outras, as seguintes ações estruturantes:</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="611C80E6" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+        <w:t xml:space="preserve"> O Plano Diretor aprovado compreen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>de, entre outras, as seguintes ações estruturantes:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="611C80E6" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">I – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Setorização da rede de distribuição</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> para controle de pressões e vazões;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D89F4C3" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="1D89F4C3" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">II – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Implantação de macromedidores</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> e modernização do sistema de monitoramento;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="507FA452" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="507FA452" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">III – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Substituição progressiva de redes antigas e hidrômetros defasados</w:t>
+        <w:t>Substituição progressiva de redes antiga</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>s e hidrômetros defasados</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCFC291" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="4BCFC291" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">IV – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Implantação de equipes permanentes de pesquisa e reparo de vazamentos</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C681A46" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="7C681A46" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">V – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Modernização das unidades de bombeamento e reservação</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, com uso de tecnologias de automação e controle remoto;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C4FB52" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="40C4FB52" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:br/>
         <w:t xml:space="preserve">VI – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Atualização contínua do cadastro técnico e georreferenciado</w:t>
+        <w:t xml:space="preserve">Atualização contínua do </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>cadastro técnico e georreferenciado</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> das redes e unidades operacionais;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FEA576C" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="5FEA576C" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
         <w:t xml:space="preserve">VII – </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Adoção de indicadores de desempenho e metas anuais</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de controle e redução de perdas.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C28B3E2" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0089C34A" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="0089C34A" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 4º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> As metas de desempenho previstas no Plano Diretor deverão ser revisadas a cada </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>quatro anos</w:t>
+        <w:t>quatro</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> anos</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>, com base nos resultados operacionais, indicadores de perdas e evolução das condições técnicas e financeiras do sistema.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4015ADB9" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1AB662C2" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="1AB662C2" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 5º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> As despesas decorrentes da execução desta Lei correrão por conta das dotações orçamentárias próprias do SAAEB Ambiental, suplementadas se necessário, podendo contar com recursos de convênios, financiamentos e parcerias com órgãos estaduais, federais ou internacionais.</w:t>
+        <w:t xml:space="preserve"> As despesas decorrentes da execução desta Lei correrão por conta das dotações orçamentárias próprias do SAAEB Ambiental,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> suplementadas se necessário, podendo contar com recursos de convênios, financiamentos e parcerias com órgãos estaduais, federais ou internacionais.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61F77588" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D64C010" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="6D64C010" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 6º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> O Poder Executivo regulamentará esta Lei no prazo de </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>90 (noventa) dias</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, detalhando os instrumentos de gestão, monitoramento e avaliação do Plano Diretor.</w:t>
+        <w:t>, detalhando os instrumentos</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de gestão, monitoramento e avaliação do Plano Diretor.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2927F6" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3EEEF5D6" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="3EEEF5D6" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Art. 7º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="6"/>
         </w:rPr>
         <w:t>As despesas decorrentes da execução do disposto nesta lei correrão por conta das dotações orçamentárias próprias, suplementadas se necessário.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7059FB0A" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:pStyle w:val="NormalWeb"/>
         <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="333333"/>
           <w:spacing w:val="6"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4700A8D7" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="4700A8D7" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Art. 8º</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> Esta Lei entra em </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>vigor na data de sua publicação, revogadas as disposições em contrário.</w:t>
+        <w:t xml:space="preserve">vigor na data de sua </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>publicação, revogadas as disposições em contrário.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5A23D5" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="401D9984" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4A972F99" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="4A972F99" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prefeitura Municipal de Bebedouro, 1</w:t>
       </w:r>
       <w:r w:rsidR="00A9739B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
@@ -1097,71 +1205,71 @@
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EA2D219" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2762F402" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1A37ABEC" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="1A37ABEC" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lucas Gibin Seren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CB433D" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="64CB433D" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prefeito Municipal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="64DF7870" w14:textId="77777777" w:rsidR="00276644" w:rsidRPr="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
@@ -1337,265 +1445,281 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3E1CF9C7" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="78A72481" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00276644" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3F305835" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="3F305835" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Bebedouro, Capital Nacional das Laranja, 1</w:t>
       </w:r>
       <w:r w:rsidR="00A9739B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> de outubro de 2025</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB4C019" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="3CB4C019" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>OEP/</w:t>
       </w:r>
       <w:r w:rsidR="007D3BA6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>309/2025</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D3A468F" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRDefault="007D3BA6" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3FB1E717" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRDefault="007D3BA6" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="26FB4309" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="26FB4309" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Senhor Presidente</w:t>
+        <w:t xml:space="preserve">Senhor </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Presidente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10477668" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRDefault="007D3BA6" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="209627DC" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRPr="00276644" w:rsidRDefault="007D3BA6" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3B83DF9D" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="3B83DF9D" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O presente Projeto de Lei tem por finalidade aprovar o </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Plano Diretor de Controle e Redução de Perdas de Água do Município de Bebedouro</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>, documento técnico elaborado com base em diagnóstico detalhado do sistema público de abastecimento, abrangendo captação, tratamento, reservação, distribuição e medição.</w:t>
+        <w:t>, documento técnico elaborado com base em diagnóstico detalhado do sistema público de abastecimento, abrangen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>do captação, tratamento, reservação, distribuição e medição.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2668D2" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRPr="00276644" w:rsidRDefault="007D3BA6" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="55901183" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="55901183" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estudos realizados demonstraram que o município apresenta índices de perdas significativos, tanto físicos (vazamentos, falhas operacionais) quanto aparentes (submedição, fraudes e erros de leitura), acarretando </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>prejuízos estimados em R$ 15 milhões anuais</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12FCA489" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRPr="00276644" w:rsidRDefault="007D3BA6" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0140DC5D" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="0140DC5D" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O Plano Diretor define </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
@@ -1667,221 +1791,239 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>setorização, automação, modernização de redes e medidores</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">, e </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>capacitação operacional</w:t>
+        <w:t>ca</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>pacitação operacional</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="30527EEE" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRPr="00276644" w:rsidRDefault="007D3BA6" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="67DC2B34" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="67DC2B34" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A aprovação deste instrumento normativo é condição essencial para:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04725ED2" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRPr="00276644" w:rsidRDefault="007D3BA6" w:rsidP="00276644">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32AC4FE5" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="32AC4FE5" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>eficiência econômica e ambiental</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do sistema;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1781C11C" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="1781C11C" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">O cumprimento das </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>exigências do Marco Legal do Saneamento</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67DA1C7F" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="00000000" w:rsidP="00276644">
+    <w:p w14:paraId="67DA1C7F" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRPr="00276644" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A captação de </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>recursos e financiamentos</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> junto a órgãos federais e internacionais;</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="35841F5C" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="00000000" w:rsidP="00276644">
+        <w:t xml:space="preserve"> junto a órgãos fed</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>erais e internacionais;</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35841F5C" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="007800A7" w:rsidP="00276644">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">A </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
@@ -1891,173 +2033,181 @@
         <w:t>garantia da sustentabilidade</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> do abastecimento de água e da gestão pública responsável dos recursos hídricos municipais.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28B3E37E" w14:textId="77777777" w:rsidR="007D3BA6" w:rsidRPr="00276644" w:rsidRDefault="007D3BA6" w:rsidP="00276644">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="182B0ECD" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="182B0ECD" w14:textId="77777777" w:rsidR="00D52CB1" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Diante do exposto, encaminha-se o presente </w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Projeto de Lei</w:t>
       </w:r>
       <w:r w:rsidRPr="00276644">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve"> à elevada apreciação dos Senhores Vereadores, confiando em sua aprovação por reconhecerem a relevância estratégica e social desta iniciativa para o futuro do saneamento e do meio ambiente em Bebedouro.</w:t>
+        <w:t xml:space="preserve"> à elevada apreciação dos Senhores Vereadores, confi</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00276644">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>ando em sua aprovação por reconhecerem a relevância estratégica e social desta iniciativa para o futuro do saneamento e do meio ambiente em Bebedouro.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="46E38086" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="00152A3D" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20C67B69" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="00152A3D" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79791FBE" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="00152A3D" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36C3A97F" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="36C3A97F" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Atenciosamente</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B4A2F27" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="00152A3D" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37FF9F9E" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="37FF9F9E" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Lucas Gibin Seren</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649B4FEE" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="649B4FEE" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Prefeito Municipal</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35564E01" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="00152A3D" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
@@ -2067,262 +2217,272 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="4AFB4F75" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="00152A3D" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="26242634" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRDefault="00152A3D" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="53DA658B" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="53DA658B" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A Sua Excelência o Senhor</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C76585D" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="7C76585D" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>Artur Ernesto Henrique</w:t>
-[...2 lines deleted...]
-    <w:p w14:paraId="6328E3F1" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+        <w:t xml:space="preserve">Artur Ernesto </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00265B7A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Henrique</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6328E3F1" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Presidente da Câmara Municipal de Bebedouro</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32BD6DA4" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="00000000" w:rsidP="007D3BA6">
+    <w:p w14:paraId="32BD6DA4" w14:textId="77777777" w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidRDefault="007800A7" w:rsidP="007D3BA6">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00265B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Bebedouro-SP</w:t>
       </w:r>
       <w:r w:rsidRPr="00265B7A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00152A3D" w:rsidRPr="00265B7A" w:rsidSect="00276644">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1274" w:bottom="1417" w:left="1418" w:header="142" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="56FDC83D" w14:textId="77777777" w:rsidR="00FC0BA3" w:rsidRDefault="00FC0BA3">
+    <w:p w14:paraId="182A2936" w14:textId="77777777" w:rsidR="007800A7" w:rsidRDefault="007800A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1B1A97F9" w14:textId="77777777" w:rsidR="00FC0BA3" w:rsidRDefault="00FC0BA3">
+    <w:p w14:paraId="3A55A0EA" w14:textId="77777777" w:rsidR="007800A7" w:rsidRDefault="007800A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
+    <w:altName w:val="Calibri"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="137C1D70" w14:textId="77777777" w:rsidR="00FC0BA3" w:rsidRDefault="00FC0BA3">
+    <w:p w14:paraId="3181B06F" w14:textId="77777777" w:rsidR="007800A7" w:rsidRDefault="007800A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65521655" w14:textId="77777777" w:rsidR="00FC0BA3" w:rsidRDefault="00FC0BA3">
+    <w:p w14:paraId="4319C2C0" w14:textId="77777777" w:rsidR="007800A7" w:rsidRDefault="007800A7">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="7B7D03CA" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="00000000">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
+  <w:p w14:paraId="7B7D03CA" w14:textId="77777777" w:rsidR="00276644" w:rsidRDefault="007800A7">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="pt-BR"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C4F8A6D" wp14:editId="227E42E7">
           <wp:extent cx="5400040" cy="807222"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="14" name="Imagem 14"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="1112248540" name="Imagem 1"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
@@ -2390,51 +2550,51 @@
                   <a:blip r:embed="rId2"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="381000" cy="4743450"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="683E5755"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="57D28F24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
@@ -2540,144 +2700,146 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="801115005">
+  <w:num w:numId="1">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid">
+  <w:zoom w:percent="128"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D52CB1"/>
     <w:rsid w:val="00146807"/>
     <w:rsid w:val="00152A3D"/>
     <w:rsid w:val="00265B7A"/>
     <w:rsid w:val="00276644"/>
     <w:rsid w:val="00290DCA"/>
     <w:rsid w:val="005C5DD5"/>
+    <w:rsid w:val="006A4C42"/>
+    <w:rsid w:val="007800A7"/>
     <w:rsid w:val="007D3BA6"/>
     <w:rsid w:val="0081399C"/>
     <w:rsid w:val="00A9739B"/>
     <w:rsid w:val="00A97A29"/>
     <w:rsid w:val="00B12FA2"/>
     <w:rsid w:val="00D52CB1"/>
     <w:rsid w:val="00FC0BA3"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="pt-BR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="7C55A58C"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{8453FA23-FCB4-44E8-A22A-002C50F07211}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="pt-BR" w:eastAsia="en-US" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="375">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -3009,51 +3171,50 @@
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Ttulo1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Ttulo1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00D52CB1"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="360" w:after="80"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="40"/>
       <w:szCs w:val="40"/>
     </w:rPr>
@@ -3597,51 +3758,51 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00276644"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="NormalWeb">
     <w:name w:val="Normal (Web)"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00276644"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:kern w:val="0"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="pt-BR"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
@@ -3911,65 +4072,65 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>737</Words>
-  <Characters>3984</Characters>
+  <Words>730</Words>
+  <Characters>3943</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
+  <Lines>32</Lines>
   <Paragraphs>9</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4712</CharactersWithSpaces>
+  <CharactersWithSpaces>4664</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Leandro Torelli</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>